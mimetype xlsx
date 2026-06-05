--- v3 (2026-03-05)
+++ v4 (2026-06-05)
@@ -657,47 +657,47 @@
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Carrière</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>2</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>kg (vrac)</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>✘</t>
         </is>
       </c>
       <c r="H6" t="n">
-        <v>987.9</v>
+        <v>988.9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>