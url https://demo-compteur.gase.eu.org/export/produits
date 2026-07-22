--- v4 (2026-06-05)
+++ v5 (2026-07-22)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="40" customWidth="1" min="1" max="1"/>
     <col width="25" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customFormat="1" customHeight="1" s="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nom</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
@@ -505,51 +505,51 @@
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Salim Oujjet</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>4.9</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>bouteille (non vrac)</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>✘</t>
         </is>
       </c>
       <c r="H2" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" ht="20" customHeight="1">
       <c r="A3" t="inlineStr">
         <is>
           <t>Chocolat au caramel</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>SUCRÉ</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Salim Oujjet</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>4</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
@@ -619,85 +619,123 @@
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Fleuriste</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>16</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>kg (vrac)</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>✘</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" t="inlineStr">
         <is>
+          <t>Pâte de cacahuete</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>CONDIMENTS</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Carrière</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>15</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>✔</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>kg (vrac)</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>✘</t>
+        </is>
+      </c>
+      <c r="H6" t="n">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="7" ht="20" customHeight="1">
+      <c r="A7" t="inlineStr">
+        <is>
           <t>Sable</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t>PRODUITS D'ENTRETIEN</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t>Carrière</t>
         </is>
       </c>
-      <c r="D6" t="n">
+      <c r="D7" t="n">
         <v>2</v>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>kg (vrac)</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>✘</t>
         </is>
       </c>
-      <c r="H6" t="n">
+      <c r="H7" t="n">
         <v>988.9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>