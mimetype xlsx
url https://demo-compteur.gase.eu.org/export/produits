--- v5 (2026-07-22)
+++ v6 (2026-10-20)
@@ -601,69 +601,69 @@
         <is>
           <t>✘</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="5" ht="20" customHeight="1">
       <c r="A5" t="inlineStr">
         <is>
           <t>Fraises</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>FRAIS</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Fleuriste</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>16</v>
+        <v>3000</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>✔</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>kg (vrac)</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>✘</t>
         </is>
       </c>
       <c r="H5" t="n">
-        <v>5</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" t="inlineStr">
         <is>
           <t>Pâte de cacahuete</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>CONDIMENTS</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Carrière</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>15</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>✔</t>
         </is>